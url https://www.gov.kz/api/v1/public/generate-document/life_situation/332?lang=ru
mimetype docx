--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -308,51 +308,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="on"/>
           <w:i w:val="on"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Инструкция</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="off"/>
           <w:i w:val="off"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>С 1 января 2024 года введены обязательные пенсионные взносы работодателя (ОПВР). ОПВР уплачиваются за граждан, родившихся после 1 января 1975 года. Уплата ОПВР осуществляется работодателями за своих работников за счет собственных средств. Пенсионные выплаты за счет ОПВР будут выплачиваться пожизненно. В доход для исчисления ОПВР включаются все виды оплаты труда в денежном выражении и иные доходы. Объектами исчисления ОПВР: для юридических лиц – ежемесячный доход наемных работников, лиц, имеющих иную оплачиваемую работу (избранные, назначенные или утвержденные), принимаемый для исчисления обязательных пенсионных взносов работодателя; для лиц, занимающихся частной практикой, а также индивидуальных предпринимателей, использующих труд наемных работников, – ежемесячный доход наемных работников и лиц, имеющих иную оплачиваемую работу (избранные, назначенные или утвержденные), принимаемый для исчисления обязательных пенсионных взносов работодателя; для Министерства иностранных дел Республики Казахстан (МИД) в части персонала дипломатической службы, работающего в загранучреждениях Республики Казахстан: сотрудники дипломатической службы – 100 процентный размер оклада, в соответствии с единой системой оплаты труда на основании распределения с установленными денежными выплатами; работники дипломатической службы – 100 процентный размер оклада, в соответствии с единой системой оплаты труда на основании распределения по приравненной должности персонала дипломатической службы МИД с установленными денежными выплатами; для лиц, занимающихся частной практикой, а также индивидуальных предпринимателей – исчисление обязательных пенсионных взносов работодателя в свою пользу, которое осуществляется с получаемого ими дохода. Агенты, лица, имеющие иную оплачиваемую работу (избранные, назначенные или утвержденные), своевременно исчисляют, начисляют и уплачивают за счет собственных средств ОПВР в ЕНПФ. Агенты ежемесячно исчисляют ОПВР от суммы начисленного дохода работника за месяц, с указанием следующих реквизитов: Бенефициар НАО «Государственная корпорация «Правительство для граждан» Банк бенефициара НАО «Государственная корпорация «Правительство для граждан» БИК бенефициара GCVPKZ2A ИИК бенефициара KZ12009NPS0413609816 БИН бенефициара 160440007161 КНП (Код назначения платежа) 010</w:t>
+        <w:t>С 1 января 2024 года в Республике Казахстан введены обязательные пенсионные взносы работодателя (ОПВР), которые уплачиваются за счет собственных средств работодателя в пользу работников, родившихся после 1 января 1975 года. Ставка ОПВР и график ее поэтапного повышения: Размер ОПВР рассчитывается как процент от ежемесячного дохода работника и увеличивается ежегодно по следующему графику: с 1 января 2024 года — 1,5%; с 1 января 2025 года — 2,5%; с 1 января 2026 года — 3,5%; с 1 января 2027 года — 4,5%; с 1 января 2028 года и в последующие годы — 5%. Пенсионные выплаты за счет ОПВР будут выплачиваться пожизненно. В доход для исчисления ОПВР включаются все виды оплаты труда в денежном выражении и иные доходы. Объектами исчисления ОПВР: для юридических лиц – ежемесячный доход наемных работников, лиц, имеющих иную оплачиваемую работу (избранные, назначенные или утвержденные), принимаемый для исчисления обязательных пенсионных взносов работодателя; для лиц, занимающихся частной практикой, а также индивидуальных предпринимателей, использующих труд наемных работников, – ежемесячный доход наемных работников и лиц, имеющих иную оплачиваемую работу (избранные, назначенные или утвержденные), принимаемый для исчисления обязательных пенсионных взносов работодателя; для Министерства иностранных дел Республики Казахстан (МИД) в части персонала дипломатической службы, работающего в загранучреждениях Республики Казахстан: сотрудники дипломатической службы – 100 процентный размер оклада, в соответствии с единой системой оплаты труда на основании распределения с установленными денежными выплатами; работники дипломатической службы – 100 процентный размер оклада, в соответствии с единой системой оплаты труда на основании распределения по приравненной должности персонала дипломатической службы МИД с установленными денежными выплатами; для лиц, занимающихся частной практикой, а также индивидуальных предпринимателей – исчисление обязательных пенсионных взносов работодателя в свою пользу, которое осуществляется с получаемого ими дохода. Агенты, лица, имеющие иную оплачиваемую работу (избранные, назначенные или утвержденные), своевременно исчисляют, начисляют и уплачивают за счет собственных средств ОПВР в ЕНПФ. Агенты ежемесячно исчисляют ОПВР от суммы начисленного дохода работника за месяц, с указанием следующих реквизитов: Бенефициар НАО «Государственная корпорация «Правительство для граждан» Банк бенефициара НАО «Государственная корпорация «Правительство для граждан» БИК бенефициара GCVPKZ2A ИИК бенефициара KZ12009NPS0413609816 БИН бенефициара 160440007161 КНП (Код назначения платежа) 010</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="on"/>
           <w:i w:val="on"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Справочная</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>